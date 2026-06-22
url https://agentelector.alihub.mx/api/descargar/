--- v0 (2026-04-22)
+++ v1 (2026-06-22)
@@ -1,37 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Guías de Entrega" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -64,60 +62,72 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EFF6FF"/>
         <bgColor rgb="00EFF6FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="003B82F6"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="center"/>
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="center"/>
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -152,86 +162,50 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
-</file>
-[...34 lines deleted...]
-</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -473,90 +447,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1" /></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W2"/>
+  <dimension ref="A1:X3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="8" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="30" customWidth="1" min="15" max="15"/>
     <col width="30" customWidth="1" min="16" max="16"/>
     <col width="15" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="8" customWidth="1" min="19" max="19"/>
-    <col width="50" customWidth="1" min="20" max="20"/>
-[...2 lines deleted...]
-    <col width="18" customWidth="1" min="23" max="23"/>
+    <col width="45" customWidth="1" min="20" max="20"/>
+    <col width="50" customWidth="1" min="21" max="21"/>
+    <col width="30" customWidth="1" min="22" max="22"/>
+    <col width="25" customWidth="1" min="23" max="23"/>
+    <col width="18" customWidth="1" min="24" max="24"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Registrado</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Teléfono</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Cita</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -613,173 +585,323 @@
           <t>Nombre Proveedor</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Destinatario</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Ciudad</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Estado</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Total Artículos</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
+          <t>Artículos</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
           <t>Artículos (JSON)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Notas</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Firma Chofer</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Foto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="70" customHeight="1">
-      <c r="A2" s="3" t="n">
+    <row r="2" ht="180" customHeight="1">
+      <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" s="3" t="inlineStr">
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-28 13:17:03</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
         <is>
           <t>527298864993</t>
         </is>
       </c>
-      <c r="D2" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E2" s="3" t="inlineStr">
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>26321804</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>2026-01-19</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>2026-01-19</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>07:52</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>UTR</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>LG02985</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>Bill1238141066142625S</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>1037</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>426255</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>555029550</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr">
+        <is>
+          <t>S2G MEXICO LLC</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>CFDI DE DIST CHALCO</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>CHALCO E DE MEX</t>
+        </is>
+      </c>
+      <c r="R2" s="2" t="inlineStr">
+        <is>
+          <t>MX</t>
+        </is>
+      </c>
+      <c r="S2" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="T2" s="3" t="inlineStr">
+        <is>
+          <t>1. PS4 GHW — UK:77 MK:77
+2. ACC TB RECON 70 VRD — UK:34 MK:34
+3. ACC TB RECON 50X NEG — UK:30 MK:30
+4. ACC TB RECON 50P NEG — UK:23 MK:23
+5. PS4 RED DEAD REDEMPT — UK:22 MK:0
+6. XB1 RED DEAD RE 2 — UK:32 MK:32
+7. GOW RAGNAROK PS5 — UK:75 MK:75
+8. PS5 SPIDERMAN 2 — UK:73 MK:0
+9. DS COSMIC RED — UK:244 MK:244
+10. DS PS5 GRAY CONTROL — UK:273 MK:273
+11. CTRL REMATCH CORE — UK:65 MK:0
+12. CTRL REMATCH CORE — UK:181 MK:181</t>
+        </is>
+      </c>
+      <c r="U2" s="2" t="inlineStr">
+        <is>
+          <t>[{"upc": "10004350475002220125", "nombre": "PS4 GHW", "cantidad_uk": 77, "cantidad_mk": 77, "peso": null}, {"upc": "10002528687318550645", "nombre": "ACC TB RECON 70 VRD", "cantidad_uk": 34, "cantidad_mk": 34, "peso": null}, {"upc": "10047960073185502303", "nombre": "ACC TB RECON 50X NEG", "cantidad_uk": 30, "cantidad_mk": 30, "peso": null}, {"upc": "10047980173185503303", "nombre": "ACC TB RECON 50P NEG", "cantidad_uk": 23, "cantidad_mk": 23, "peso": null}, {"upc": "10049268417104254789", "nombre": "PS4 RED DEAD REDEMPT", "cantidad_uk": 22, "cantidad_mk": 0, "peso": null}, {"upc": "10049868427104254989", "nombre": "XB1 RED DEAD RE 2", "cantidad_uk": 32, "cantidad_mk": 32, "peso": null}, {"upc": "10100017477117195401", "nombre": "GOW RAGNAROK PS5", "cantidad_uk": 75, "cantidad_mk": 75, "peso": null}, {"upc": "10116753271171957075", "nombre": "PS5 SPIDERMAN 2", "cantidad_uk": 73, "cantidad_mk": 0, "peso": null}, {"upc": "10122500571171957431", "nombre": "DS COSMIC RED", "cantidad_uk": 244, "cantidad_mk": 244, "peso": null}, {"upc": "10122590071171957267", "nombre": "DS PS5 GRAY CONTROL", "cantidad_uk": 273, "cantidad_mk": 273, "peso": null}, {"upc": "10151164640454440002", "nombre": "CTRL REMATCH CORE", "cantidad_uk": 65, "cantidad_mk": 0, "peso": null}, {"upc": "10151170504054440003", "nombre": "CTRL REMATCH CORE", "cantidad_uk": 181, "cantidad_mk": 181, "peso": null}]</t>
+        </is>
+      </c>
+      <c r="V2" s="2" t="inlineStr">
+        <is>
+          <t>Total citas recibidas: 0.000. Total piezas UK: 1149, MK: 969. SelloTiempo POD: 2026-01-19 20:23:53.461</t>
+        </is>
+      </c>
+      <c r="W2" s="2" t="inlineStr">
+        <is>
+          <t>LUIS GONZALEZ GARCIA</t>
+        </is>
+      </c>
+      <c r="X2" s="2" t="inlineStr">
+        <is>
+          <t>wa_8014c6c2c6144c90b818adabce9f2e15.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="135" customHeight="1">
+      <c r="A3" s="7" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="inlineStr">
+        <is>
+          <t>2026-05-13 14:46:26</t>
+        </is>
+      </c>
+      <c r="C3" s="7" t="inlineStr">
+        <is>
+          <t>527298864993</t>
+        </is>
+      </c>
+      <c r="D3" s="7" t="inlineStr">
+        <is>
+          <t>26117630</t>
+        </is>
+      </c>
+      <c r="E3" s="7" t="inlineStr">
         <is>
           <t>2025-11-28</t>
         </is>
       </c>
-      <c r="F2" s="3" t="inlineStr">
+      <c r="F3" s="7" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="G2" s="3" t="inlineStr">
+      <c r="G3" s="7" t="inlineStr">
         <is>
           <t>2025-11-28</t>
         </is>
       </c>
-      <c r="H2" s="3" t="inlineStr">
+      <c r="H3" s="7" t="inlineStr">
         <is>
           <t>00:52</t>
         </is>
       </c>
-      <c r="I2" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L2" s="3" t="inlineStr">
+      <c r="I3" s="7" t="inlineStr">
+        <is>
+          <t>UTR</t>
+        </is>
+      </c>
+      <c r="J3" s="7" t="inlineStr">
+        <is>
+          <t>LE63892</t>
+        </is>
+      </c>
+      <c r="K3" s="7" t="inlineStr">
+        <is>
+          <t>Bill1392813749522185l</t>
+        </is>
+      </c>
+      <c r="L3" s="7" t="inlineStr">
         <is>
           <t>1962</t>
         </is>
       </c>
-      <c r="M2" s="3" t="inlineStr">
+      <c r="M3" s="7" t="inlineStr">
         <is>
           <t>221852</t>
         </is>
       </c>
-      <c r="N2" s="3" t="inlineStr">
+      <c r="N3" s="7" t="inlineStr">
         <is>
           <t>228174640</t>
         </is>
       </c>
-      <c r="O2" s="3" t="inlineStr">
+      <c r="O3" s="7" t="inlineStr">
         <is>
           <t>PRODUCTOS CHATA SA C</t>
         </is>
       </c>
-      <c r="P2" s="3" t="inlineStr">
+      <c r="P3" s="7" t="inlineStr">
         <is>
           <t>CD VILLAHERMOSA PERE</t>
         </is>
       </c>
-      <c r="Q2" s="3" t="inlineStr"/>
-      <c r="R2" s="3" t="inlineStr">
+      <c r="Q3" s="7" t="inlineStr">
+        <is>
+          <t>CARRETERA FEDERAL CA</t>
+        </is>
+      </c>
+      <c r="R3" s="7" t="inlineStr">
         <is>
           <t>FE</t>
         </is>
       </c>
-      <c r="S2" s="3" t="n">
+      <c r="S3" s="7" t="n">
         <v>9</v>
       </c>
-      <c r="T2" s="3" t="inlineStr">
-[...16 lines deleted...]
-          <t>wa_f3ce4a2c7b014e40b9737993221a3d52.pdf</t>
+      <c r="T3" s="5" t="inlineStr">
+        <is>
+          <t>1. 600G CHORIZO CERDO — UK:17 MK:408
+2. CHATA CHORIZO BIDENT — UK:54 MK:54
+3. CHATA CHORIZO PAVO C — UK:9 MK:9
+4. CHATA CHORIZO RANCHE — UK:99 MK:99
+5. CHATA CHORIZO RICO — UK:7 MK:7
+6. CHATA CHORIZO SOYA — UK:127 MK:127
+7. CHATA CHORIZO PREMIU — UK:7 MK:7
+8. CHATA CHORIZO SOYA — UK:52 MK:52
+9. CHATA CHOR RANCHERO — UK:96 MK:96</t>
+        </is>
+      </c>
+      <c r="U3" s="7" t="inlineStr">
+        <is>
+          <t>[{"upc": "9010018475010235I132", "nombre": "600G CHORIZO CERDO", "cantidad_uk": 17, "cantidad_mk": 408, "peso": null}, {"upc": "10015493275010235I014", "nombre": "CHATA CHORIZO BIDENT", "cantidad_uk": 54, "cantidad_mk": 54, "peso": null}, {"upc": "10015513075010235I003", "nombre": "CHATA CHORIZO PAVO C", "cantidad_uk": 9, "cantidad_mk": 9, "peso": null}, {"upc": "10015516575010235I009", "nombre": "CHATA CHORIZO RANCHE", "cantidad_uk": 99, "cantidad_mk": 99, "peso": null}, {"upc": "10015530775010235I013", "nombre": "CHATA CHORIZO RICO", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10015530875010235I011", "nombre": "CHATA CHORIZO SOYA", "cantidad_uk": 127, "cantidad_mk": 127, "peso": null}, {"upc": "10036978875010235090", "nombre": "CHATA CHORIZO PREMIU", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10111475775010235I172", "nombre": "CHATA CHORIZO SOYA", "cantidad_uk": 52, "cantidad_mk": 52, "peso": null}, {"upc": "10111475875010235I171", "nombre": "CHATA CHOR RANCHERO", "cantidad_uk": 96, "cantidad_mk": 96, "peso": null}]</t>
+        </is>
+      </c>
+      <c r="V3" s="7" t="inlineStr">
+        <is>
+          <t>Documento incluye dos pruebas de entrega (Cita 26117630 y 26117615). Se extrajo información de la primera prueba de entrega. La segunda prueba tiene Cita 26117615 con 451 cajas totales y 8 artículos diferentes.</t>
+        </is>
+      </c>
+      <c r="W3" s="7" t="inlineStr">
+        <is>
+          <t>Canales Ling Trinidad</t>
+        </is>
+      </c>
+      <c r="X3" s="7" t="inlineStr">
+        <is>
+          <t>wa_a5c1c22ed1c147de84867d45f1e39d7b.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>