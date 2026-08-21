--- v1 (2026-06-22)
+++ v2 (2026-08-21)
@@ -62,71 +62,80 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EFF6FF"/>
         <bgColor rgb="00EFF6FF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="003B82F6"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -453,51 +462,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X3"/>
+  <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="8" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="30" customWidth="1" min="15" max="15"/>
     <col width="30" customWidth="1" min="16" max="16"/>
     <col width="15" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
@@ -609,299 +618,410 @@
         <is>
           <t>Artículos</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Artículos (JSON)</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Notas</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Firma Chofer</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Foto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="180" customHeight="1">
-      <c r="A2" s="2" t="n">
+    <row r="2" ht="135" customHeight="1">
+      <c r="A2" s="8" t="n">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" s="2" t="inlineStr">
+      <c r="B2" s="8" t="inlineStr">
+        <is>
+          <t>2026-06-25 12:34:08</t>
+        </is>
+      </c>
+      <c r="C2" s="8" t="inlineStr">
         <is>
           <t>527298864993</t>
         </is>
       </c>
-      <c r="D2" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F2" s="2" t="inlineStr">
+      <c r="D2" s="8" t="inlineStr">
+        <is>
+          <t>26117630</t>
+        </is>
+      </c>
+      <c r="E2" s="8" t="inlineStr">
+        <is>
+          <t>2025-11-28</t>
+        </is>
+      </c>
+      <c r="F2" s="8" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...60 lines deleted...]
-        <v>12</v>
+      <c r="G2" s="8" t="inlineStr">
+        <is>
+          <t>2025-11-28</t>
+        </is>
+      </c>
+      <c r="H2" s="8" t="inlineStr">
+        <is>
+          <t>00:52</t>
+        </is>
+      </c>
+      <c r="I2" s="8" t="inlineStr">
+        <is>
+          <t>LTR</t>
+        </is>
+      </c>
+      <c r="J2" s="8" t="inlineStr">
+        <is>
+          <t>LE63892MULTI</t>
+        </is>
+      </c>
+      <c r="K2" s="8" t="inlineStr">
+        <is>
+          <t>Bill1368236487822185</t>
+        </is>
+      </c>
+      <c r="L2" s="8" t="inlineStr">
+        <is>
+          <t>1062</t>
+        </is>
+      </c>
+      <c r="M2" s="8" t="inlineStr">
+        <is>
+          <t>221852</t>
+        </is>
+      </c>
+      <c r="N2" s="8" t="inlineStr">
+        <is>
+          <t>228174640</t>
+        </is>
+      </c>
+      <c r="O2" s="8" t="inlineStr">
+        <is>
+          <t>PRODUCTOS CHATA SA C</t>
+        </is>
+      </c>
+      <c r="P2" s="8" t="inlineStr">
+        <is>
+          <t>CD VILLAHERMOSA PERE</t>
+        </is>
+      </c>
+      <c r="Q2" s="8" t="inlineStr"/>
+      <c r="R2" s="8" t="inlineStr">
+        <is>
+          <t>FE</t>
+        </is>
+      </c>
+      <c r="S2" s="8" t="n">
+        <v>9</v>
       </c>
       <c r="T2" s="3" t="inlineStr">
         <is>
-          <t>1. PS4 GHW — UK:77 MK:77
-[...30 lines deleted...]
-          <t>wa_8014c6c2c6144c90b818adabce9f2e15.pdf</t>
+          <t>1. 600G CHORIZO CERDO — UK:17 MK:408
+2. CHATA CHORIZO BIDENT — UK:54 MK:54
+3. CHATA CHORIZO PAVO C — UK:9 MK:9
+4. CHATA CHORIZO RANCHE — UK:99 MK:99
+5. CHATA CHORIZO RICO — UK:7 MK:7
+6. CHATA CHORIZO SOYA — UK:127 MK:127
+7. CHATA CHORIZO PREMIÚ — UK:7 MK:7
+8. VARIOS CHATA CHORIZO SOYA — UK:52 MK:52
+9. VARIOS CHATA CHOR RANCHERO — UK:96 MK:96</t>
+        </is>
+      </c>
+      <c r="U2" s="8" t="inlineStr">
+        <is>
+          <t>[{"upc": "90190184750102351132", "nombre": "600G CHORIZO CERDO", "cantidad_uk": 17, "cantidad_mk": 408, "peso": null}, {"upc": "10015493275010235101A", "nombre": "CHATA CHORIZO BIDENT", "cantidad_uk": 54, "cantidad_mk": 54, "peso": null}, {"upc": "10015513075010235100J", "nombre": "CHATA CHORIZO PAVO C", "cantidad_uk": 9, "cantidad_mk": 9, "peso": null}, {"upc": "10015516575010235100J", "nombre": "CHATA CHORIZO RANCHE", "cantidad_uk": 99, "cantidad_mk": 99, "peso": null}, {"upc": "10015530775010235101J", "nombre": "CHATA CHORIZO RICO", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10015530875010235101I", "nombre": "CHATA CHORIZO SOYA", "cantidad_uk": 127, "cantidad_mk": 127, "peso": null}, {"upc": "10036978875010235099O", "nombre": "CHATA CHORIZO PREMIÚ", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10111475775010235117Z", "nombre": "VARIOS CHATA CHORIZO SOYA", "cantidad_uk": 52, "cantidad_mk": 52, "peso": null}, {"upc": "10111475875010235117I", "nombre": "VARIOS CHATA CHOR RANCHERO", "cantidad_uk": 96, "cantidad_mk": 96, "peso": null}]</t>
+        </is>
+      </c>
+      <c r="V2" s="8" t="inlineStr">
+        <is>
+          <t>Documento contiene 2 pruebas de entrega (Cita 26117630 y 26117615). Se extrajo información de la primera prueba (páginas 5). La segunda prueba (páginas 6-7) corresponde a Cita 26117615 con 451 cajas totales.</t>
+        </is>
+      </c>
+      <c r="W2" s="8" t="inlineStr">
+        <is>
+          <t>Carlos Ling Trinidad</t>
+        </is>
+      </c>
+      <c r="X2" s="8" t="inlineStr">
+        <is>
+          <t>wa_2b9cb9f17269493093fde9b628d03ca3.pdf</t>
         </is>
       </c>
     </row>
     <row r="3" ht="135" customHeight="1">
-      <c r="A3" s="7" t="n">
+      <c r="A3" s="9" t="n">
         <v>2</v>
       </c>
-      <c r="B3" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" s="7" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
+        <is>
+          <t>2026-06-25 18:43:27</t>
+        </is>
+      </c>
+      <c r="C3" s="9" t="inlineStr">
         <is>
           <t>527298864993</t>
         </is>
       </c>
-      <c r="D3" s="7" t="inlineStr">
+      <c r="D3" s="9" t="inlineStr">
         <is>
           <t>26117630</t>
         </is>
       </c>
-      <c r="E3" s="7" t="inlineStr">
+      <c r="E3" s="9" t="inlineStr">
         <is>
           <t>2025-11-28</t>
         </is>
       </c>
-      <c r="F3" s="7" t="inlineStr">
+      <c r="F3" s="9" t="inlineStr">
         <is>
           <t>08:00</t>
         </is>
       </c>
-      <c r="G3" s="7" t="inlineStr">
+      <c r="G3" s="9" t="inlineStr">
         <is>
           <t>2025-11-28</t>
         </is>
       </c>
-      <c r="H3" s="7" t="inlineStr">
+      <c r="H3" s="9" t="inlineStr">
         <is>
           <t>00:52</t>
         </is>
       </c>
-      <c r="I3" s="7" t="inlineStr">
-[...19 lines deleted...]
-      <c r="M3" s="7" t="inlineStr">
+      <c r="I3" s="9" t="inlineStr">
+        <is>
+          <t>LTR</t>
+        </is>
+      </c>
+      <c r="J3" s="9" t="inlineStr">
+        <is>
+          <t>LE63892MULTI</t>
+        </is>
+      </c>
+      <c r="K3" s="9" t="inlineStr">
+        <is>
+          <t>Bill3682364878221852</t>
+        </is>
+      </c>
+      <c r="L3" s="9" t="inlineStr">
+        <is>
+          <t>1952</t>
+        </is>
+      </c>
+      <c r="M3" s="9" t="inlineStr">
         <is>
           <t>221852</t>
         </is>
       </c>
-      <c r="N3" s="7" t="inlineStr">
+      <c r="N3" s="9" t="inlineStr">
         <is>
           <t>228174640</t>
         </is>
       </c>
-      <c r="O3" s="7" t="inlineStr">
+      <c r="O3" s="9" t="inlineStr">
         <is>
           <t>PRODUCTOS CHATA SA C</t>
         </is>
       </c>
-      <c r="P3" s="7" t="inlineStr">
+      <c r="P3" s="9" t="inlineStr">
         <is>
           <t>CD VILLAHERMOSA PERE</t>
         </is>
       </c>
-      <c r="Q3" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R3" s="7" t="inlineStr">
+      <c r="Q3" s="9" t="inlineStr"/>
+      <c r="R3" s="9" t="inlineStr">
         <is>
           <t>FE</t>
         </is>
       </c>
-      <c r="S3" s="7" t="n">
+      <c r="S3" s="9" t="n">
         <v>9</v>
       </c>
       <c r="T3" s="5" t="inlineStr">
+        <is>
+          <t>1. 600G CHORIZO CERDO — UK:17 MK:408
+2. CHATA CHORIZO BIDENT — UK:54 MK:54
+3. CHATA CHORIZO PAVO C — UK:9 MK:9
+4. CHATA CHORIZO RANCHE — UK:99 MK:99
+5. CHATA CHORIZO RICO — UK:7 MK:7
+6. CHATA CHORIZO SOYA — UK:127 MK:127
+7. CHATA CHORIZO PREMIÜ — UK:7 MK:7
+8. VARIOS CHATA CHORIZO SOYA — UK:52 MK:52
+9. VARIOS CHATA CHOR RANCHERO — UK:96 MK:96</t>
+        </is>
+      </c>
+      <c r="U3" s="9" t="inlineStr">
+        <is>
+          <t>[{"upc": "90190184750102351132", "nombre": "600G CHORIZO CERDO", "cantidad_uk": 17, "cantidad_mk": 408, "peso": null}, {"upc": "10015493275010235101A", "nombre": "CHATA CHORIZO BIDENT", "cantidad_uk": 54, "cantidad_mk": 54, "peso": null}, {"upc": "10015513075010235100J", "nombre": "CHATA CHORIZO PAVO C", "cantidad_uk": 9, "cantidad_mk": 9, "peso": null}, {"upc": "10015516575010235100P", "nombre": "CHATA CHORIZO RANCHE", "cantidad_uk": 99, "cantidad_mk": 99, "peso": null}, {"upc": "10015530775010235101J", "nombre": "CHATA CHORIZO RICO", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10015530875010235101I", "nombre": "CHATA CHORIZO SOYA", "cantidad_uk": 127, "cantidad_mk": 127, "peso": null}, {"upc": "10036978875010235090D", "nombre": "CHATA CHORIZO PREMIÜ", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10111475775010235117Z", "nombre": "VARIOS CHATA CHORIZO SOYA", "cantidad_uk": 52, "cantidad_mk": 52, "peso": null}, {"upc": "10111475875010235117I", "nombre": "VARIOS CHATA CHOR RANCHERO", "cantidad_uk": 96, "cantidad_mk": 96, "peso": null}]</t>
+        </is>
+      </c>
+      <c r="V3" s="9" t="inlineStr">
+        <is>
+          <t>Documento consolidado de 2 citas (26117630 y 26117615). Primera cita para orden 3682364878 con 17 cajas, segunda cita para orden 3928137435 con 451 cajas.</t>
+        </is>
+      </c>
+      <c r="W3" s="9" t="inlineStr">
+        <is>
+          <t>Carlos Lopez Trinidad</t>
+        </is>
+      </c>
+      <c r="X3" s="9" t="inlineStr">
+        <is>
+          <t>wa_1e4d160fbe644fdcb3cdf50a3b3102fd.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="135" customHeight="1">
+      <c r="A4" s="10" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="10" t="inlineStr">
+        <is>
+          <t>2026-06-26 14:12:28</t>
+        </is>
+      </c>
+      <c r="C4" s="10" t="inlineStr">
+        <is>
+          <t>527298864993</t>
+        </is>
+      </c>
+      <c r="D4" s="10" t="inlineStr">
+        <is>
+          <t>26117630</t>
+        </is>
+      </c>
+      <c r="E4" s="10" t="inlineStr">
+        <is>
+          <t>2025-11-28</t>
+        </is>
+      </c>
+      <c r="F4" s="10" t="inlineStr">
+        <is>
+          <t>08:00</t>
+        </is>
+      </c>
+      <c r="G4" s="10" t="inlineStr">
+        <is>
+          <t>2025-11-28</t>
+        </is>
+      </c>
+      <c r="H4" s="10" t="inlineStr">
+        <is>
+          <t>00:52</t>
+        </is>
+      </c>
+      <c r="I4" s="10" t="inlineStr">
+        <is>
+          <t>LTR</t>
+        </is>
+      </c>
+      <c r="J4" s="10" t="inlineStr">
+        <is>
+          <t>LE63892MULTI</t>
+        </is>
+      </c>
+      <c r="K4" s="10" t="inlineStr">
+        <is>
+          <t>Bill13682364878221852</t>
+        </is>
+      </c>
+      <c r="L4" s="10" t="inlineStr">
+        <is>
+          <t>1052</t>
+        </is>
+      </c>
+      <c r="M4" s="10" t="inlineStr">
+        <is>
+          <t>221052</t>
+        </is>
+      </c>
+      <c r="N4" s="10" t="inlineStr">
+        <is>
+          <t>228174640</t>
+        </is>
+      </c>
+      <c r="O4" s="10" t="inlineStr">
+        <is>
+          <t>PRODUCTOS CHATA SA C</t>
+        </is>
+      </c>
+      <c r="P4" s="10" t="inlineStr">
+        <is>
+          <t>CD VILLAHERMOSA PERE</t>
+        </is>
+      </c>
+      <c r="Q4" s="10" t="inlineStr"/>
+      <c r="R4" s="10" t="inlineStr">
+        <is>
+          <t>FE</t>
+        </is>
+      </c>
+      <c r="S4" s="10" t="n">
+        <v>9</v>
+      </c>
+      <c r="T4" s="3" t="inlineStr">
         <is>
           <t>1. 600G CHORIZO CERDO — UK:17 MK:408
 2. CHATA CHORIZO BIDENT — UK:54 MK:54
 3. CHATA CHORIZO PAVO C — UK:9 MK:9
 4. CHATA CHORIZO RANCHE — UK:99 MK:99
 5. CHATA CHORIZO RICO — UK:7 MK:7
 6. CHATA CHORIZO SOYA — UK:127 MK:127
 7. CHATA CHORIZO PREMIU — UK:7 MK:7
-8. CHATA CHORIZO SOYA — UK:52 MK:52
-[...20 lines deleted...]
-          <t>wa_a5c1c22ed1c147de84867d45f1e39d7b.pdf</t>
+8. VARIOS CHATA CHORIZO SOYA — UK:52 MK:52
+9. VARIOS CHATA CHOR RANCHERO — UK:96 MK:96</t>
+        </is>
+      </c>
+      <c r="U4" s="10" t="inlineStr">
+        <is>
+          <t>[{"upc": "90190184750102351132", "nombre": "600G CHORIZO CERDO", "cantidad_uk": 17, "cantidad_mk": 408, "peso": null}, {"upc": "10015493275010235104", "nombre": "CHATA CHORIZO BIDENT", "cantidad_uk": 54, "cantidad_mk": 54, "peso": null}, {"upc": "10015513075010235100", "nombre": "CHATA CHORIZO PAVO C", "cantidad_uk": 9, "cantidad_mk": 9, "peso": null}, {"upc": "10015516575010235100", "nombre": "CHATA CHORIZO RANCHE", "cantidad_uk": 99, "cantidad_mk": 99, "peso": null}, {"upc": "10015530775010235101", "nombre": "CHATA CHORIZO RICO", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10015530875010235101", "nombre": "CHATA CHORIZO SOYA", "cantidad_uk": 127, "cantidad_mk": 127, "peso": null}, {"upc": "10036978875010235090", "nombre": "CHATA CHORIZO PREMIU", "cantidad_uk": 7, "cantidad_mk": 7, "peso": null}, {"upc": "10111475775010235117", "nombre": "VARIOS CHATA CHORIZO SOYA", "cantidad_uk": 52, "cantidad_mk": 52, "peso": null}, {"upc": "10111475875010235117", "nombre": "VARIOS CHATA CHOR RANCHERO", "cantidad_uk": 96, "cantidad_mk": 96, "peso": null}]</t>
+        </is>
+      </c>
+      <c r="V4" s="10" t="inlineStr">
+        <is>
+          <t>Documento incluye dos citas: 26117630 (página 5) y 26117615 (páginas 6-7). Se reportan datos de la primera cita con artículos combinados de ambas pruebas de entrega.</t>
+        </is>
+      </c>
+      <c r="W4" s="10" t="inlineStr">
+        <is>
+          <t>Carlos Ling Trinidad</t>
+        </is>
+      </c>
+      <c r="X4" s="10" t="inlineStr">
+        <is>
+          <t>wa_bd7363b0d5b346868813c5c9139b52fe.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>